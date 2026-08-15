--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -1,1297 +1,1090 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="002A71E0" w:rsidRPr="00016333" w:rsidP="002A71E0" w14:paraId="298FC393" w14:textId="77777777">
+    <w:p w:rsidR="002A71E0" w:rsidRPr="00016333" w:rsidP="002A71E0" w14:paraId="0C0A6216" w14:textId="7A36E8CD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">IMPLEMENTATION AND ADMINISTRATION OF THE AGREEMENT ON </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34515">
         <w:br/>
-        <w:t>LES OBSTACLES TECHNIQUES AU COMMERCE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00CD481B" w:rsidRPr="005A1909" w:rsidP="002A71E0" w14:paraId="0B4EB27A" w14:textId="77777777">
+      </w:r>
+      <w:r>
+        <w:t>TECHNICAL BARRIERS TO TRADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD481B" w:rsidRPr="005A1909" w:rsidP="002A71E0" w14:paraId="0561A469" w14:textId="3D109D17">
       <w:pPr>
         <w:pStyle w:val="Title3"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="002A71E0" w:rsidRPr="005A1909" w:rsidP="00CD481B" w14:paraId="65219E27" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>COMMUNICATION FROM COMOROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A71E0" w:rsidRPr="005A1909" w:rsidP="00CD481B" w14:paraId="0DED0F63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="005A1909">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following communication under Article 15.2 of the Agreement on Technical Barriers to Trade, dated 25 June 2026, has been received from the delegation of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Comores</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>Comoros</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD481B" w:rsidRPr="00392709" w:rsidP="00CD481B" w14:paraId="55BD21F9" w14:textId="77777777">
+    <w:p w:rsidR="00CD481B" w:rsidRPr="00392709" w:rsidP="00CD481B" w14:paraId="5A740821" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392709">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD481B" w:rsidP="00CD481B" w14:paraId="53CD2532" w14:textId="77777777"/>
-    <w:p w:rsidR="00906997" w:rsidRPr="00906997" w:rsidP="00906997" w14:paraId="0018E3E8" w14:textId="77777777">
+    <w:p w:rsidR="00CD481B" w:rsidP="00CD481B" w14:paraId="3068B88D" w14:textId="77777777"/>
+    <w:p w:rsidR="00906997" w:rsidRPr="00906997" w:rsidP="00906997" w14:paraId="3C7CB58A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00795A4B" w:rsidP="00586E46" w14:paraId="55EBEE9B" w14:textId="77777777">
+    <w:p w:rsidR="00795A4B" w:rsidP="00586E46" w14:paraId="174D5171" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002575EC">
-[...3 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="572D9A68" w14:textId="77777777">
+      <w:r>
+        <w:t>IMPLEMENTING ACTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="0C3A1B85" w14:textId="06F48039">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="0B89770E" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As part of its notification under Article 15.2 of the Agreement on Technical Barriers to Trade (TBT), Comoros wishes to inform the TBT Committee of </w:t>
+      </w:r>
+      <w:r w:rsidR="0021487E">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>technical regulation, standardization and conformity assessment (testing, inspection, validation, verification, certification, accreditation</w:t>
+      </w:r>
+      <w:r w:rsidR="0021487E">
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0021487E">
+        <w:t xml:space="preserve">system </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in force in the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="2C3E6B06" w14:textId="1DE344ED">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="33A8FD73" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Foreign Trade Directorate at the Ministry of Economic Affairs, Industry and Investment (MEII) is </w:t>
+      </w:r>
+      <w:r w:rsidR="007A03AC">
+        <w:t>the country's</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> official WTO SPS and TBT notification point. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ational TBT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ommittee is chaired by the Director-General for Economic Affairs and Trade, who is also attached to the MEII.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="719C9760" w14:textId="604CF7AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="750FE271" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>The relevant national legislation relating to the implementation and administration of measures under the TBT Agreement includes, most notably:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="1F6821AF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="7D6EF5B2" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Decree No. 25-125/PR of 15 October 2025 on the creation, mission, organization and operation of the Comorian Standardization and Metrology Office (OCNM);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="78E0E7F3" w14:textId="0ADC25D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="24D49631" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Law No. 95-009 of 20 June 1995 on the creation, organization and operation of the National </w:t>
+      </w:r>
+      <w:r w:rsidR="002343D7">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute for Agriculture, Fisheries and the Environment (INRAPE);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="672F4A03" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="0A929844" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Law No. 94-018 of 22 June 1994 establishing the Framework Law on the Environment, as amended by Law No. 95-007 of 19 June 1995;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="1C37554B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="34E8209A" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Decree No. 15-05/PR establishing the National Fishery Product Quality Control and Certification Office (ONCQCPH);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="11CFEFEC" w14:textId="03BAE0C5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="48377AC1" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Order No. 14/086/MPEEIA and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9636F">
+        <w:t xml:space="preserve">Order No. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12/089/MFEBICEP on the adoption and application of the Codex Alimentarius sanitary and phytosanitary standards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="7133E3C2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="136D0A8B" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Order No. 011/004 of 7 April 2011 designating the focal points for non-tariff barriers in the COMESA-EAC-SADC Tripartite Free Trade Area;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="6EB57E10" w14:textId="5D27FD54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="593A3476" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Order No. 11/02/MRPECE of 3 April 2011 establishing the National Follow-Up Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9636F">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the non-tariff barrier removal process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="43B21DEE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="28FB7506" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Order No. 19 04 I MEIEIETAPPG/CAB on the structure of the WTO National Committee on Technical Barriers to Trade; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00586E46" w14:paraId="2332FF84" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="51C53F12" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Order No. 18 016/VP-MEEIATIPAF/CAB designating a WTO TBT national enquiry point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="76812C70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="171171DB" w14:textId="2E589DC4">
+      </w:pPr>
+      <w:r>
+        <w:t>The Law on Foreign Trade does not contain any elements specific to technical barriers to trade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="5492BB73" w14:textId="5571F9D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="134989A5" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005E56B6">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="005E56B6">
+        <w:t>q</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uality </w:t>
+      </w:r>
+      <w:r w:rsidR="005E56B6">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olicy, approved in 2021, is the reference document for quality. It provides for the progressive development of all components of the national quality infrastructure. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00C625C8">
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>most notably recommends the review and updating of certain existing legislative and regulatory texts, including Decree No. 99-087/CE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="1C2E00DF" w14:textId="4D8ABDAC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="007972BA" w:rsidP="00586E46" w14:paraId="0732436E" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comoros is currently </w:t>
+      </w:r>
+      <w:r w:rsidR="005405F4">
+        <w:t>reviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a draft law on quality, standardization, metrology, accreditation, certification and technical regulations, </w:t>
+      </w:r>
+      <w:r w:rsidR="005405F4">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidR="005405F4">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Comorian Standardization, Metrology and </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3361">
+        <w:t>Quality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agency (ACoNorM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="007972BA" w:rsidP="00586E46" w14:paraId="2BE4398A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007972BA">
+        <w:t>Technical regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="6D802465" w14:textId="49DB06CE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Government departments, including ministries such as the MEII, the Ministry of Agriculture and Fisheries, the Ministry of the Environment and the Ministry of Health, have the power to issue technical regulations in their areas of competence, either through ministerial orders or by proposing new decrees. A decree must be approved by the Council of Ministers and signed by the President, while a ministerial order establishing technical criteria based on a pre-existing decree may be adopted or amended directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="6801188C" w14:textId="00A1A6BA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The technical regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5472D">
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the Union of the Comoros are covered by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> laws, decrees and orders administered by the relevant ministries and agencies. The technical regulations implemented in the country are set out mainly in Articles 126-136 of Law No. 17-005/AU on food legislation in the Union of the Comoros (hereinafter referred to as the "Food Law"). These provisions concern, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:caps w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>èglements technique</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="2E518730" w14:textId="77777777">
+        <w:t>inter alia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, eggs, milk, and marine and freshwater products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="0D179565" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="08BC0712" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Several provisions of the Food Law recognize the capacity of governmental and non-governmental bodies to assess the conformity of goods with the applicable technical regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="5CCAF1B2" w14:textId="3962EF03">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="3067EDB8" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>All stakeholders are eligible to participate in t</w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t>he development of standards and technical regulations. National standards must be developed in accordance with the Agreements of the World Trade Organization (WTO). Foreign stakeholders can participate at any stage of the standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4B27">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t>development process, in accordance with national needs for expertise. There are no restrictions on the participation of foreign stakeholders with proven expertise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="70A727BB" w14:textId="5F3283A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="1E177DD1" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ational TBT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ommittee was established to coordinate the updating of technical regulations and to follow</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0342C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">up on matters relating to technical barriers to trade. It includes representatives from all relevant government agencies as well as civil society, academia and the private sector. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ational TBT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ommittee must be informed of new draft technical regulations and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0342C">
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide technical comments on their conformity before the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0342C">
+        <w:t>y are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> notifi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0342C">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the WTO and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0342C">
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="57AC2A9E" w14:textId="075422B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...50 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="007972BA" w:rsidP="00586E46" w14:paraId="5603AABA" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Foreign Trade Directorate, as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">otification </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uthority, is responsible for notifications to the WTO. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ational TBT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ommittee is the government entity responsible for co</w:t>
+      </w:r>
+      <w:r w:rsidR="00723CB4">
+        <w:t>mpiling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and updating technical regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="007972BA" w:rsidP="00586E46" w14:paraId="02EBC8A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="65B985D3" w14:textId="77777777">
+        <w:t>Standardization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="2A7CFBDE" w14:textId="59E0B7D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="194FCAD8" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>The n</w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t xml:space="preserve">ational standardization </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">process </w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t xml:space="preserve">is currently </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under way</w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t xml:space="preserve"> within the framework of the national quality policy and the institutional reforms undertaken by the Union of the Comoros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="17D747A6" w14:textId="6B795057">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...24 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Comorian Standardization and Metrology Office (OCNM) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> established under Decree No. 25-125/PR of 15 October 2025 by merging the existing functions of standardization and metrology. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17B57">
+        <w:t>It</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is one of the main institutional instruments </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17B57">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B57">
+        <w:t xml:space="preserve">establishing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B57" w:rsidR="00E17B57">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B57">
+        <w:t>national quality infrastructure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Comoros has decided to replace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B57" w:rsidR="00E17B57">
+        <w:t xml:space="preserve">Decree No. 25-125/PR </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with a more comprehensive law that covers all other elements of the quality infrastructure system, including technical regulations. This draft law is currently under consideration and has already been submitted to all stakeholders for consultation. The new draft law seeks to establish the Comorian Standardization, Metrology and Quality Agency (ACoNorM). The mission of the OCNM, and potentially ACoNorM, is to support the development, adoption and dissemination of national standards, promote harmonization with relevant regional and international standards, and contribute to the development of the national metrology system, particularly as regards traceability, measurement reliability, and metrological control support. The OCNM (and the future ACoNorM) should also play a technical coordination role for the administrations concerned, economic operators and other stakeholders, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> promote the consistent application of standards, metrological requirements and, where appropriate, product</w:t>
+      </w:r>
+      <w:r w:rsidR="006F63AF">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>related technical regulations, as well as market surveillance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="38E4672C" w14:textId="44A7BEB8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Standardization activities are conducted within a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17D84">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17D84">
+        <w:t>environment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> open to the participation of domestic stakeholders and, where justified by their expertise, foreign stakeholders. Adopted standards are based on relevant international standards and on standards harmonized at the regional level, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00B118E7">
+        <w:t>within the context of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B118E7">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Common Market for Eastern and Southern Africa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B118E7">
+        <w:t xml:space="preserve"> (COMESA)</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A1909">
-[...38 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="007972BA" w:rsidP="00586E46" w14:paraId="293138D6" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="007972BA" w:rsidP="00586E46" w14:paraId="2D56E1D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>Conformity Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="7922F3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conformity assessment in Comoros is carried out by the competent institutions, in accordance with the sectoral missions assigned to them and the texts in force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="4CEA6C37" w14:textId="5D30C613">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>With regard to</w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t xml:space="preserve"> fishery products, Decree No. 15-05/PR established the National Fishery Product Quality Control and Certification Office (ONCQCPH). This body contributes to the quality control and certification of </w:t>
+      </w:r>
+      <w:r w:rsidR="00673CBA">
+        <w:t>fishery</w:t>
+      </w:r>
+      <w:r w:rsidR="00777C72">
+        <w:t xml:space="preserve"> products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="5846614E" w14:textId="3C46116A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The National </w:t>
+      </w:r>
+      <w:r w:rsidR="002310BF">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Institute for Agriculture, Fisheries and the Environment (INRAPE) </w:t>
+      </w:r>
+      <w:r w:rsidR="002310BF">
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r>
+        <w:t>established by Law No. 95-009 of 20 June 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="1F0FD9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Food Law also provides that governmental and non-governmental bodies may assess the conformity of goods with the applicable technical regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="3E1EDB14" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As part of its efforts to strengthen national quality infrastructure, Comoros continues to develop aspects relating to metrology, certification, accreditation and conformity assessment. The draft law on quality, standardization, metrology, accreditation, certification and technical regulations seeks to consolidate this institutional framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="40C75333" w14:textId="2900F58A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Through its membership of the Southern African Development Community (SADC), Comoros would be serviced by the SADC Accreditation Services (SADCAS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16205">
+        <w:t>; SADCAS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is a full member of IAF and ILAC. Comoros also plans to join the African Accreditation Cooperation (AFRAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E447B" w:rsidP="00D92221" w14:paraId="39CFA990" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Publication of a notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E447B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="6EA8D193" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Draft technical regulations are circulated to interested parties for comment and consultation before final validation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E447B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="5D7CF38E" w14:textId="6AA62F73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>National validation workshops may also be organized so that stakeholders can comment on draft technical regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E447B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="1D9871DE" w14:textId="44121E4A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The TBT enquiry point, with the help and support of the national TBT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90FD8">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0076348E">
-[...6 lines deleted...]
-    <w:p w:rsidR="007972BA" w:rsidRPr="005A1909" w:rsidP="0076348E" w14:paraId="605E3EB6" w14:textId="77777777">
+      <w:r>
+        <w:t>ommittee, reviews all draft measures before final adoption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E447B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="7C551EF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...144 lines deleted...]
-    <w:p w:rsidR="00686480" w:rsidRPr="00686480" w:rsidP="00D92221" w14:paraId="089667F4" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Comoros also plans to develop guidance for the competent authorities on minimum time frames for public consultation on draft technical regulations, particularly those that might affect trade and investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00686480" w:rsidRPr="00686480" w:rsidP="00D92221" w14:paraId="689221AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002575EC">
-[...6 lines deleted...]
-    <w:p w:rsidR="003D0750" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="0D1EA17C" w14:textId="77777777">
+      <w:r>
+        <w:t>Comments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0750" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="4922E75A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="003D0750" w:rsidP="00D92221" w14:paraId="6B25BB1B" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>Draft technical regulations are subject to consultation by interested parties for a period of at least 60 days before final validation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0750" w:rsidP="00D92221" w14:paraId="5B124B0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002575EC">
-[...3 lines deleted...]
-    <w:p w:rsidR="003D0750" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="2187E954" w14:textId="77777777">
+      <w:r>
+        <w:t>Publication of final texts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0750" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="67D60604" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="003D0750" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="760F125B" w14:textId="77777777">
+      </w:pPr>
+      <w:r>
+        <w:t>All official acts are published in the Official Journal and on its website. The Official Journal Service of the Secretariat-General of the Government is responsible for the publication of the final versions of adopted technical regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D0750" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="18B1AE8F" w14:textId="13DB2582">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Tous les renseignements relatifs aux règlements techniques sont accessibles à l'adresse suivante: </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All information related to technical regulations can be found at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="005A1909">
+        <w:r w:rsidRPr="00F610BA" w:rsidR="00923BFF">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:lang w:val="fr-CH"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.mung5anyo.km</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A1909">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195DA8" w:rsidP="00D92221" w14:paraId="3B401AE7" w14:textId="77777777">
+    <w:p w:rsidR="00195DA8" w:rsidP="00D92221" w14:paraId="73825506" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk152148747"/>
-      <w:r w:rsidRPr="002575EC">
-        <w:t>Coordonnées</w:t>
+      <w:r>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686480" w:rsidRPr="008B7F72" w:rsidP="006C3955" w14:paraId="2554F4D9" w14:textId="77777777">
+    <w:p w:rsidR="00686480" w:rsidRPr="008B7F72" w:rsidP="006C3955" w14:paraId="6A04C668" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7F72">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(i) Enquiry point(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A266B" w:rsidRPr="00686480" w:rsidP="00DA350F" w14:paraId="543C6E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mr Boinali Mohamed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A266B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="2D58D1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Head of the Standardization and Quality Service at the Industry Directorate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A266B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="437C71A9" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ministry of Economic Affairs, Investment and Industry, responsible for regional integration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A266B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="18213451" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tel.: (+269) 3350974/4960685</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A266B" w:rsidRPr="000106A5" w:rsidP="00DA350F" w14:paraId="4CE0CBAF" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>zaboinamed2014@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00DA350F" w:rsidRPr="00AD4125" w:rsidP="00DA350F" w14:paraId="66F2E49E" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00686480" w:rsidRPr="005A1909" w:rsidP="00686480" w14:paraId="0F397EC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(i) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002575EC" w:rsidR="002575EC">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>Point(s) d'information</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t>(ii) Notification authority</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C408D1" w:rsidRPr="005A1909" w:rsidP="003A0337" w14:paraId="2BC08788" w14:textId="094E2C1C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="00686480">
-[...3 lines deleted...]
-    <w:p w:rsidR="004A266B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="48878803" w14:textId="77777777">
+      <w:r>
+        <w:t>Same as enquiry point</w:t>
+      </w:r>
+      <w:r w:rsidR="00923BFF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A0337" w:rsidRPr="005A1909" w:rsidP="003A0337" w14:paraId="141C48F2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A1909">
-[...6 lines deleted...]
-    <w:p w:rsidR="004A266B" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="1279BA67" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00686480" w:rsidRPr="00686480" w:rsidP="00D92221" w14:paraId="1C272BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additional information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A0597" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="25CC1B68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comoros has not yet communicated its acceptance of the Code of Good Practice for the Preparation, Adoption and Application of Standards. This will be done once the decision has been made by the country's standardization authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A0597" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="22441A22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comoros is not currently a member of the International Organization for Standardization (ISO), the International Organization of Legal Metrology (OIML) or the African Organisation for Standardization (ARSO). It is, however, a correspondent member of the Standards and Metrology Institute for Islamic Countries (SMIIC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A0597" w:rsidRPr="005A1909" w:rsidP="00DA350F" w14:paraId="29AB4A6B" w14:textId="3044BDA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comoros participates in regional processes to harmonize standards and reduce non-tariff barriers, particularly within the framework of COMESA, the SADC (</w:t>
+      </w:r>
+      <w:r w:rsidR="00913EA6">
+        <w:t xml:space="preserve">despite being </w:t>
+      </w:r>
+      <w:r>
+        <w:t>temporarily suspended</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from this forum) and the COMESA-EAC-SADC Tripartite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A42354" w:rsidRPr="00AD4125" w:rsidP="00A42354" w14:paraId="2B52A9F6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...164 lines deleted...]
-    <w:p w:rsidR="00A42354" w:rsidRPr="00A42354" w:rsidP="00A42354" w14:paraId="613FEF34" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A42354" w:rsidRPr="00A42354" w:rsidP="00A42354" w14:paraId="1D4F19F6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA7CA2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="00BE5C94">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
-      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1328,868 +1121,731 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="5D5DD7C2" w14:textId="77777777">
+  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="1508301C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="32291B93" w14:textId="77777777">
+  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="5374B856" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="009221C5" w:rsidP="00ED54E0" w14:paraId="4DC14F3F" w14:textId="77777777">
+    <w:p w:rsidR="00881F3D" w:rsidP="00ED54E0" w14:paraId="16E20AB1" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="009221C5" w:rsidP="00ED54E0" w14:paraId="77321069" w14:textId="77777777">
+    <w:p w:rsidR="00881F3D" w:rsidP="00ED54E0" w14:paraId="1D318B23" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="001E7870" w:rsidRPr="001E7870" w14:paraId="205207B8" w14:textId="77777777">
+    <w:p w:rsidR="001E7870" w:rsidRPr="001E7870" w14:paraId="4B62B0C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A1909">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00077DC5">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Les coordonnées du</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Enquiry point and notification authority contact details may subsequently be updated after the circulation of this notification. The latest information is available on </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00DB205A" w:rsidR="00077DC5">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
-            <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>ePing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00FB7CC7" w:rsidRPr="007C502F" w:rsidP="00FB7CC7" w14:paraId="70FA084E" w14:textId="77777777">
+  <w:p w:rsidR="00FB7CC7" w:rsidRPr="007C502F" w:rsidP="00FB7CC7" w14:paraId="4F652A0E" w14:textId="25BAC963">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007C502F">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t>G/TBT/15.2/N/COM</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FB7CC7" w:rsidRPr="007C502F" w:rsidP="00FB7CC7" w14:paraId="431D98D7" w14:textId="77777777">
+  <w:p w:rsidR="00FB7CC7" w:rsidRPr="007C502F" w:rsidP="00FB7CC7" w14:paraId="770B3812" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="617D375C" w14:textId="77777777">
+  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="0472F457" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00FB7CC7">
+    <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FB7CC7">
+    <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="1BC1BAA9" w14:textId="77777777">
+  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="4914735D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="37ED0B0B" w14:textId="77777777">
+  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="354934AF" w14:textId="370DF939">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00FB7CC7">
-[...3 lines deleted...]
-      <w:t>/COM</w:t>
+    <w:r>
+      <w:t>G/TBT/15.2/N/COM</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="1BCD67C2" w14:textId="77777777">
+  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="5476FA7C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="3212513F" w14:textId="77777777">
+  <w:p w:rsidR="00FB7CC7" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="737449E0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00FB7CC7">
+    <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB7CC7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FB7CC7">
+    <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="03C3BA94" w14:textId="77777777">
+  <w:p w:rsidR="00544326" w:rsidRPr="00FB7CC7" w:rsidP="00FB7CC7" w14:paraId="4F43069E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3794"/>
       <w:gridCol w:w="2123"/>
       <w:gridCol w:w="3325"/>
     </w:tblGrid>
-    <w:tr w14:paraId="75E6ACFE" w14:textId="77777777" w:rsidTr="00544326">
+    <w:tr w14:paraId="7890FE68" w14:textId="77777777" w:rsidTr="00544326">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3794" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="7FF07F25" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="3F25219D" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
-              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="bmkRestricted" w:colFirst="1" w:colLast="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5448" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="484ABAA2" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="0E87533D" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="FF0000"/>
-              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="1"/>
-    <w:tr w14:paraId="7889F163" w14:textId="77777777" w:rsidTr="00544326">
+    <w:tr w14:paraId="72687C1E" w14:textId="77777777" w:rsidTr="00544326">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3794" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="2D878BCE" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="6D7CE546" w14:textId="45644EB2">
           <w:pPr>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r w:rsidRPr="00182B84">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="2361486" cy="716280"/>
-[...1 lines deleted...]
-                <wp:docPr id="248024502" name="Picture 3"/>
+                <wp:extent cx="2398395" cy="716280"/>
+                <wp:effectExtent l="0" t="0" r="1905" b="7620"/>
+                <wp:docPr id="27" name="Picture 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="248024502" name="Picture 3"/>
+                        <pic:cNvPr id="27" name="Picture 3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                           <a:extLst>
                             <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2361486" cy="716280"/>
+                          <a:ext cx="2398395" cy="716280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5448" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="440B174E" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="6B749441" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="059ACE68" w14:textId="77777777" w:rsidTr="00544326">
+    <w:tr w14:paraId="76878708" w14:textId="77777777" w:rsidTr="00544326">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="868"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3794" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="5EFE4BF0" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="2D6E8A81" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5448" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00FB7CC7" w:rsidP="00425DC5" w14:paraId="5CB42275" w14:textId="77777777">
+        <w:p w:rsidR="00FB7CC7" w:rsidP="00425DC5" w14:paraId="04C4373B" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="2" w:name="bmkSymbols"/>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>G/TBT/15.2/N/COM</w:t>
           </w:r>
           <w:bookmarkEnd w:id="2"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="4CB72A2F" w14:textId="77777777" w:rsidTr="00544326">
+    <w:tr w14:paraId="03F77411" w14:textId="77777777" w:rsidTr="00544326">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3794" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="1EED0E7A" w14:textId="77777777"/>
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="48542B60" w14:textId="77777777"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5448" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="0751159F" w14:textId="26CAA700">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="6010EA40" w14:textId="46EBD3E2">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">29 </w:t>
-[...23 lines deleted...]
-            <w:t>2026</w:t>
+            <w:t>29 June 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="4937D210" w14:textId="77777777" w:rsidTr="00544326">
+    <w:tr w14:paraId="56C185AF" w14:textId="77777777" w:rsidTr="00544326">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="412"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5917" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="006A2185" w14:paraId="29DA3A79" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="006A2185" w14:paraId="472C6959" w14:textId="62E094EB">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="3" w:name="bmkSerial" w:colFirst="0" w:colLast="0"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b w:val="0"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>(26-4693)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3325" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="3401EEED" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="0DD24584" w14:textId="153F30C6">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="4" w:name="bmkTotPages"/>
-          <w:r w:rsidRPr="00182B84">
-[...18 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+          <w:r>
+            <w:t xml:space="preserve">Page: 1/4 </w:t>
           </w:r>
           <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="7E340A37" w14:textId="77777777" w:rsidTr="00544326">
+    <w:tr w14:paraId="7B80B77F" w14:textId="77777777" w:rsidTr="00544326">
       <w:tblPrEx>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5917" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="113" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="005A1909" w:rsidP="00425DC5" w14:paraId="7D829317" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="005A1909" w:rsidP="00425DC5" w14:paraId="59327545" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="5" w:name="bmkCommittee"/>
           <w:bookmarkStart w:id="6" w:name="bmkLanguage" w:colFirst="1" w:colLast="1"/>
           <w:bookmarkEnd w:id="3"/>
-          <w:r w:rsidRPr="005A1909">
+          <w:r>
             <w:rPr>
               <w:b/>
-              <w:szCs w:val="18"/>
-              <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Comité des obstacles techniques au commerce</w:t>
+            <w:t>Committee on Technical Barriers to Trade</w:t>
           </w:r>
           <w:bookmarkEnd w:id="5"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3325" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="113" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="1551CD0C" w14:textId="77777777">
+        <w:p w:rsidR="00ED54E0" w:rsidRPr="00182B84" w:rsidP="00425DC5" w14:paraId="7FC9CB14" w14:textId="37838689">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...14 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Original: French </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="6"/>
   </w:tbl>
-  <w:p w:rsidR="00ED54E0" w14:paraId="2D78DD69" w14:textId="77777777">
+  <w:p w:rsidR="00ED54E0" w14:paraId="140C7F72" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6FCA255A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -3183,345 +2839,381 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="77"/>
+  <w:zoom w:percent="68"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD481B"/>
+    <w:rsid w:val="00005983"/>
     <w:rsid w:val="000106A5"/>
     <w:rsid w:val="0001481E"/>
     <w:rsid w:val="00016333"/>
     <w:rsid w:val="000272F6"/>
     <w:rsid w:val="00037AC4"/>
     <w:rsid w:val="000423BF"/>
+    <w:rsid w:val="00044A4B"/>
     <w:rsid w:val="000706FF"/>
     <w:rsid w:val="00077DC5"/>
     <w:rsid w:val="00097FCA"/>
     <w:rsid w:val="000A4945"/>
     <w:rsid w:val="000B31E1"/>
+    <w:rsid w:val="000C2E77"/>
     <w:rsid w:val="000D0544"/>
-    <w:rsid w:val="000D1BAC"/>
     <w:rsid w:val="000E231E"/>
     <w:rsid w:val="001041E3"/>
     <w:rsid w:val="0011356B"/>
     <w:rsid w:val="00114434"/>
     <w:rsid w:val="00115F64"/>
     <w:rsid w:val="001223FC"/>
     <w:rsid w:val="001253E3"/>
     <w:rsid w:val="0013337F"/>
     <w:rsid w:val="00150D42"/>
     <w:rsid w:val="00154C67"/>
     <w:rsid w:val="00156CBB"/>
-    <w:rsid w:val="00165444"/>
     <w:rsid w:val="00166082"/>
     <w:rsid w:val="00182B84"/>
     <w:rsid w:val="00195DA8"/>
     <w:rsid w:val="001B3925"/>
     <w:rsid w:val="001B6605"/>
     <w:rsid w:val="001B6D7F"/>
     <w:rsid w:val="001E291F"/>
     <w:rsid w:val="001E7870"/>
     <w:rsid w:val="00212EBE"/>
+    <w:rsid w:val="0021487E"/>
     <w:rsid w:val="00215898"/>
-    <w:rsid w:val="00224499"/>
+    <w:rsid w:val="002310BF"/>
     <w:rsid w:val="00233408"/>
+    <w:rsid w:val="002343D7"/>
     <w:rsid w:val="00242F64"/>
     <w:rsid w:val="002575EC"/>
     <w:rsid w:val="0027067B"/>
     <w:rsid w:val="00281808"/>
     <w:rsid w:val="00286690"/>
     <w:rsid w:val="00291874"/>
     <w:rsid w:val="002A71E0"/>
     <w:rsid w:val="002F707E"/>
     <w:rsid w:val="003018FC"/>
     <w:rsid w:val="00305CBA"/>
     <w:rsid w:val="003156C6"/>
     <w:rsid w:val="00341F5E"/>
-    <w:rsid w:val="003554FD"/>
+    <w:rsid w:val="00352837"/>
     <w:rsid w:val="003572B4"/>
     <w:rsid w:val="003663F6"/>
+    <w:rsid w:val="003718FC"/>
     <w:rsid w:val="00373D13"/>
     <w:rsid w:val="00392709"/>
     <w:rsid w:val="0039567B"/>
     <w:rsid w:val="003A0337"/>
     <w:rsid w:val="003A3017"/>
     <w:rsid w:val="003B052C"/>
     <w:rsid w:val="003B6EE5"/>
     <w:rsid w:val="003D0750"/>
     <w:rsid w:val="003D201D"/>
+    <w:rsid w:val="003D3361"/>
+    <w:rsid w:val="003E4626"/>
+    <w:rsid w:val="00415B35"/>
     <w:rsid w:val="00425DC5"/>
     <w:rsid w:val="00430E77"/>
+    <w:rsid w:val="00435B12"/>
     <w:rsid w:val="004365D1"/>
     <w:rsid w:val="00442465"/>
     <w:rsid w:val="00463E2D"/>
     <w:rsid w:val="00467032"/>
     <w:rsid w:val="0046754A"/>
     <w:rsid w:val="00467C85"/>
     <w:rsid w:val="0047051A"/>
     <w:rsid w:val="00491CB0"/>
     <w:rsid w:val="00495AC9"/>
     <w:rsid w:val="004A266B"/>
     <w:rsid w:val="004C18C1"/>
     <w:rsid w:val="004C3EDE"/>
     <w:rsid w:val="004E6D4C"/>
     <w:rsid w:val="004F203A"/>
+    <w:rsid w:val="00502F54"/>
     <w:rsid w:val="00510DE9"/>
     <w:rsid w:val="005259CA"/>
     <w:rsid w:val="005336B8"/>
+    <w:rsid w:val="005405F4"/>
     <w:rsid w:val="00542407"/>
     <w:rsid w:val="00544326"/>
+    <w:rsid w:val="005474C3"/>
     <w:rsid w:val="00547B5F"/>
     <w:rsid w:val="00551A16"/>
     <w:rsid w:val="0056365B"/>
     <w:rsid w:val="0056480E"/>
-    <w:rsid w:val="00564D13"/>
     <w:rsid w:val="00566FC4"/>
     <w:rsid w:val="00570AA7"/>
     <w:rsid w:val="00586652"/>
     <w:rsid w:val="00586E46"/>
     <w:rsid w:val="00586EA6"/>
     <w:rsid w:val="00590DD8"/>
     <w:rsid w:val="005A1909"/>
     <w:rsid w:val="005A1A22"/>
     <w:rsid w:val="005B04B9"/>
     <w:rsid w:val="005B68C7"/>
     <w:rsid w:val="005B7054"/>
     <w:rsid w:val="005C4025"/>
+    <w:rsid w:val="005D5079"/>
     <w:rsid w:val="005D5981"/>
+    <w:rsid w:val="005E56B6"/>
     <w:rsid w:val="005F30CB"/>
     <w:rsid w:val="005F4C1F"/>
     <w:rsid w:val="005F727F"/>
     <w:rsid w:val="00612644"/>
-    <w:rsid w:val="0063089A"/>
     <w:rsid w:val="00634A10"/>
+    <w:rsid w:val="00673CBA"/>
     <w:rsid w:val="00674CCD"/>
+    <w:rsid w:val="00682CC4"/>
     <w:rsid w:val="00686480"/>
     <w:rsid w:val="00694BCE"/>
     <w:rsid w:val="006967BF"/>
     <w:rsid w:val="006972F9"/>
     <w:rsid w:val="006A2185"/>
     <w:rsid w:val="006C3955"/>
     <w:rsid w:val="006F5826"/>
+    <w:rsid w:val="006F63AF"/>
     <w:rsid w:val="00700181"/>
     <w:rsid w:val="00701570"/>
     <w:rsid w:val="007100D2"/>
     <w:rsid w:val="007141CF"/>
     <w:rsid w:val="007152F6"/>
+    <w:rsid w:val="00723CB4"/>
     <w:rsid w:val="0073791A"/>
     <w:rsid w:val="00745146"/>
     <w:rsid w:val="007577E3"/>
     <w:rsid w:val="00760DB3"/>
     <w:rsid w:val="00762A2B"/>
     <w:rsid w:val="0076348E"/>
     <w:rsid w:val="0076560E"/>
     <w:rsid w:val="00777C72"/>
     <w:rsid w:val="0078157E"/>
     <w:rsid w:val="00795A4B"/>
     <w:rsid w:val="007972BA"/>
+    <w:rsid w:val="007A03AC"/>
     <w:rsid w:val="007C0FA5"/>
     <w:rsid w:val="007C3889"/>
     <w:rsid w:val="007C502F"/>
     <w:rsid w:val="007D40B3"/>
     <w:rsid w:val="007E447B"/>
     <w:rsid w:val="007E6507"/>
     <w:rsid w:val="007F2B8E"/>
     <w:rsid w:val="007F32D1"/>
     <w:rsid w:val="00807247"/>
+    <w:rsid w:val="00812F52"/>
     <w:rsid w:val="008262D4"/>
     <w:rsid w:val="008404BF"/>
     <w:rsid w:val="00840C2B"/>
     <w:rsid w:val="008428B6"/>
     <w:rsid w:val="00862B40"/>
     <w:rsid w:val="008739FD"/>
+    <w:rsid w:val="00881F3D"/>
     <w:rsid w:val="00893E85"/>
     <w:rsid w:val="008940F9"/>
     <w:rsid w:val="00895E31"/>
     <w:rsid w:val="008B7F72"/>
-    <w:rsid w:val="008C2C2C"/>
     <w:rsid w:val="008D4E3E"/>
     <w:rsid w:val="008D7949"/>
     <w:rsid w:val="008E372C"/>
     <w:rsid w:val="008F7899"/>
     <w:rsid w:val="00906997"/>
     <w:rsid w:val="00912888"/>
     <w:rsid w:val="009129D0"/>
+    <w:rsid w:val="00913EA6"/>
     <w:rsid w:val="009178DE"/>
-    <w:rsid w:val="009221C5"/>
+    <w:rsid w:val="00923BFF"/>
+    <w:rsid w:val="009414D8"/>
     <w:rsid w:val="00970DA0"/>
     <w:rsid w:val="00981BF2"/>
     <w:rsid w:val="009A0597"/>
+    <w:rsid w:val="009A1CED"/>
+    <w:rsid w:val="009A5A24"/>
     <w:rsid w:val="009A6F54"/>
+    <w:rsid w:val="009B1301"/>
     <w:rsid w:val="009C2247"/>
     <w:rsid w:val="009C4212"/>
     <w:rsid w:val="009C51D7"/>
     <w:rsid w:val="009E4786"/>
-    <w:rsid w:val="009F7FDA"/>
     <w:rsid w:val="00A17420"/>
     <w:rsid w:val="00A42354"/>
     <w:rsid w:val="00A6057A"/>
     <w:rsid w:val="00A64843"/>
     <w:rsid w:val="00A71537"/>
     <w:rsid w:val="00A735E3"/>
     <w:rsid w:val="00A74017"/>
     <w:rsid w:val="00A77E68"/>
     <w:rsid w:val="00A902C3"/>
     <w:rsid w:val="00AA332C"/>
     <w:rsid w:val="00AC27F8"/>
     <w:rsid w:val="00AD30FD"/>
+    <w:rsid w:val="00AD4125"/>
     <w:rsid w:val="00AD4C72"/>
     <w:rsid w:val="00AE2AEE"/>
     <w:rsid w:val="00B00276"/>
+    <w:rsid w:val="00B118E7"/>
     <w:rsid w:val="00B230EC"/>
     <w:rsid w:val="00B52738"/>
     <w:rsid w:val="00B56EDC"/>
     <w:rsid w:val="00B60206"/>
     <w:rsid w:val="00B66148"/>
+    <w:rsid w:val="00B67B8E"/>
     <w:rsid w:val="00B72EB1"/>
     <w:rsid w:val="00B96A74"/>
     <w:rsid w:val="00BA4A34"/>
     <w:rsid w:val="00BB1F84"/>
     <w:rsid w:val="00BB6FBB"/>
     <w:rsid w:val="00BC1A02"/>
-    <w:rsid w:val="00BE2529"/>
+    <w:rsid w:val="00BC6D39"/>
     <w:rsid w:val="00BE3476"/>
     <w:rsid w:val="00BE5468"/>
     <w:rsid w:val="00BE5C94"/>
     <w:rsid w:val="00BE7F98"/>
     <w:rsid w:val="00BF79CC"/>
     <w:rsid w:val="00C11EAC"/>
-    <w:rsid w:val="00C15CD8"/>
     <w:rsid w:val="00C15F6D"/>
+    <w:rsid w:val="00C16205"/>
+    <w:rsid w:val="00C27637"/>
     <w:rsid w:val="00C305D7"/>
     <w:rsid w:val="00C30F2A"/>
     <w:rsid w:val="00C408D1"/>
     <w:rsid w:val="00C43456"/>
+    <w:rsid w:val="00C625C8"/>
     <w:rsid w:val="00C65C0C"/>
     <w:rsid w:val="00C801FF"/>
     <w:rsid w:val="00C808FC"/>
     <w:rsid w:val="00CA1428"/>
     <w:rsid w:val="00CA2EF9"/>
     <w:rsid w:val="00CA7CA2"/>
     <w:rsid w:val="00CD309B"/>
     <w:rsid w:val="00CD481B"/>
     <w:rsid w:val="00CD7D97"/>
     <w:rsid w:val="00CE3EE6"/>
-    <w:rsid w:val="00CE3EEE"/>
     <w:rsid w:val="00CE4BA1"/>
+    <w:rsid w:val="00CE6C19"/>
     <w:rsid w:val="00CF5529"/>
     <w:rsid w:val="00D000C7"/>
+    <w:rsid w:val="00D0342C"/>
     <w:rsid w:val="00D07E2A"/>
     <w:rsid w:val="00D221B8"/>
     <w:rsid w:val="00D2363B"/>
     <w:rsid w:val="00D26433"/>
     <w:rsid w:val="00D52A9D"/>
     <w:rsid w:val="00D55AAD"/>
     <w:rsid w:val="00D6197F"/>
     <w:rsid w:val="00D62242"/>
-    <w:rsid w:val="00D62A7B"/>
     <w:rsid w:val="00D747AE"/>
-    <w:rsid w:val="00D75E90"/>
     <w:rsid w:val="00D92221"/>
     <w:rsid w:val="00D9226C"/>
     <w:rsid w:val="00DA20BD"/>
     <w:rsid w:val="00DA350F"/>
     <w:rsid w:val="00DB205A"/>
     <w:rsid w:val="00DD14F3"/>
     <w:rsid w:val="00DE50DB"/>
     <w:rsid w:val="00DF6AE1"/>
     <w:rsid w:val="00E17228"/>
+    <w:rsid w:val="00E17B57"/>
     <w:rsid w:val="00E24C3F"/>
+    <w:rsid w:val="00E34515"/>
+    <w:rsid w:val="00E36146"/>
     <w:rsid w:val="00E37159"/>
     <w:rsid w:val="00E43F90"/>
     <w:rsid w:val="00E46FD5"/>
     <w:rsid w:val="00E544BB"/>
+    <w:rsid w:val="00E5472D"/>
     <w:rsid w:val="00E56545"/>
+    <w:rsid w:val="00E63FCF"/>
     <w:rsid w:val="00E84614"/>
+    <w:rsid w:val="00E90FD8"/>
     <w:rsid w:val="00EA5D4F"/>
     <w:rsid w:val="00EB6C56"/>
     <w:rsid w:val="00ED1D47"/>
     <w:rsid w:val="00ED54E0"/>
     <w:rsid w:val="00EE71F6"/>
     <w:rsid w:val="00EF1B5B"/>
-    <w:rsid w:val="00EF7BD0"/>
     <w:rsid w:val="00F0186E"/>
+    <w:rsid w:val="00F17D84"/>
     <w:rsid w:val="00F32397"/>
     <w:rsid w:val="00F40595"/>
+    <w:rsid w:val="00F610BA"/>
     <w:rsid w:val="00F81002"/>
     <w:rsid w:val="00F9086F"/>
     <w:rsid w:val="00F93F4A"/>
+    <w:rsid w:val="00F9636F"/>
     <w:rsid w:val="00FA5EBC"/>
     <w:rsid w:val="00FB7CC7"/>
     <w:rsid w:val="00FC4031"/>
     <w:rsid w:val="00FD224A"/>
+    <w:rsid w:val="00FE1680"/>
     <w:rsid w:val="00FE6CD8"/>
     <w:rsid w:val="00FF2C1C"/>
     <w:rsid w:val="00FF4616"/>
+    <w:rsid w:val="00FF4B27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2486F734"/>
+  <w14:docId w14:val="11712F78"/>
   <w15:docId w15:val="{BC38D12E-9762-4A65-BEDA-F0C16EE1C9EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5256,51 +4948,50 @@
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C9DED4"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitlePublication">
     <w:name w:val="Title Publication"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="49"/>
     <w:qFormat/>
     <w:rsid w:val="0027067B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="240"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00EA5D4F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteText">
     <w:name w:val="Note Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
@@ -6593,53 +6284,50 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
     <w:name w:val="Title Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00ED1D47"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00634A10"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00906997"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
@@ -6663,85 +6351,81 @@
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="q4iawc">
     <w:name w:val="q4iawc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B72EB1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B72EB1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00077DC5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...10 lines deleted...]
-      <w:sz w:val="18"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00923BFF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:doNotRelyOnCSS/>
   <w:doNotOrganizeInFolder/>
   <w:doNotUseLongFileNames/>
   <w:pixelsPerInch w:val="0"/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.munganyo.km" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaboinamed2014@gmail.com" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mung5anyo.km" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaboinamed2014@gmail.com" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eping.wto.org/fr/EnquiryPoint/tbt-nep" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Tipiani\AppData\Roaming\Microsoft\Templates\WTODOCE2012.DOTX" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -6995,112 +6679,111 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <titus xmlns="http://schemas.titus.com/TitusProperties/">
-  <TitusGUID xmlns="">24548103-09dd-46c0-8b98-3740bab76983</TitusGUID>
+  <TitusGUID xmlns="">8162ea23-3f15-44d5-ab10-347776a5e5f5</TitusGUID>
   <TitusMetadata xmlns="">eyJucyI6Imh0dHA6XC9cL3d3dy50aXR1cy5jb21cL25zXC9Xb3JsZCBUcmFkZSBPcmdhbml6YXRpb24iLCJwcm9wcyI6W3sibiI6IldUT0NMQVNTSUZJQ0FUSU9OIiwidmFscyI6W3sidmFsdWUiOiJXVE8gT0ZGSUNJQUwifV19XX0=</TitusMetadata>
 </titus>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A74FC4-F773-4466-A364-6357C94F4457}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54923ED2-BAE9-402C-92A8-F4C68FDD7E71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
-    <ds:schemaRef ds:uri=""/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54923ED2-BAE9-402C-92A8-F4C68FDD7E71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A74FC4-F773-4466-A364-6357C94F4457}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>WTODOCE2012.DOTX</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1821</Words>
-  <Characters>10381</Characters>
+  <Words>1625</Words>
+  <Characters>9263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12178</CharactersWithSpaces>
+  <CharactersWithSpaces>10867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Greenleaves, Jane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Symbol1">
     <vt:lpwstr>G/TBT/15.2/N/[ISO 3 letter country code]</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TitusGUID">
-    <vt:lpwstr>24548103-09dd-46c0-8b98-3740bab76983</vt:lpwstr>
+    <vt:lpwstr>8162ea23-3f15-44d5-ab10-347776a5e5f5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="WTOCLASSIFICATION">
     <vt:lpwstr>WTO OFFICIAL</vt:lpwstr>
   </property>
 </Properties>
 </file>